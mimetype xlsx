--- v1 (2026-09-08)
+++ v2 (2026-10-24)
@@ -13496,51 +13496,51 @@
       </c>
       <c r="O149" t="s">
         <v>1009</v>
       </c>
       <c r="P149" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="A150" t="s">
         <v>1011</v>
       </c>
       <c r="C150" t="s">
         <v>1012</v>
       </c>
       <c r="D150" t="s">
         <v>1013</v>
       </c>
       <c r="E150" t="s">
         <v>179</v>
       </c>
       <c r="F150" t="s">
         <v>383</v>
       </c>
       <c r="G150" t="s">
-        <v>26</v>
+        <v>271</v>
       </c>
       <c r="H150" t="s">
         <v>1014</v>
       </c>
       <c r="I150" t="s">
         <v>528</v>
       </c>
       <c r="J150" t="s">
         <v>1015</v>
       </c>
       <c r="K150" t="s">
         <v>50</v>
       </c>
       <c r="L150" t="s">
         <v>35</v>
       </c>
       <c r="M150" t="s">
         <v>1016</v>
       </c>
       <c r="N150" t="s">
         <v>1017</v>
       </c>
       <c r="O150" t="s">
         <v>1018</v>
       </c>
@@ -22090,51 +22090,51 @@
       </c>
       <c r="I342" t="s">
         <v>27</v>
       </c>
       <c r="M342" t="s">
         <v>2000</v>
       </c>
     </row>
     <row r="343" spans="1:20">
       <c r="A343" t="s">
         <v>1394</v>
       </c>
       <c r="C343" t="s">
         <v>1497</v>
       </c>
       <c r="D343" t="s">
         <v>2034</v>
       </c>
       <c r="E343" t="s">
         <v>24</v>
       </c>
       <c r="F343" t="s">
         <v>297</v>
       </c>
       <c r="G343" t="s">
-        <v>26</v>
+        <v>271</v>
       </c>
       <c r="H343" t="s">
         <v>2035</v>
       </c>
       <c r="I343" t="s">
         <v>62</v>
       </c>
       <c r="M343" t="s">
         <v>2036</v>
       </c>
     </row>
     <row r="344" spans="1:20">
       <c r="A344" t="s">
         <v>1268</v>
       </c>
       <c r="C344" t="s">
         <v>2037</v>
       </c>
       <c r="D344" t="s">
         <v>2038</v>
       </c>
       <c r="E344" t="s">
         <v>24</v>
       </c>
       <c r="F344" t="s">