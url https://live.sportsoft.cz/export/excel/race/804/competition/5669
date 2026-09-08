--- v0 (2026-07-25)
+++ v1 (2026-09-08)
@@ -22090,51 +22090,51 @@
       </c>
       <c r="I342" t="s">
         <v>27</v>
       </c>
       <c r="M342" t="s">
         <v>2000</v>
       </c>
     </row>
     <row r="343" spans="1:20">
       <c r="A343" t="s">
         <v>1394</v>
       </c>
       <c r="C343" t="s">
         <v>1497</v>
       </c>
       <c r="D343" t="s">
         <v>2034</v>
       </c>
       <c r="E343" t="s">
         <v>24</v>
       </c>
       <c r="F343" t="s">
         <v>297</v>
       </c>
       <c r="G343" t="s">
-        <v>271</v>
+        <v>26</v>
       </c>
       <c r="H343" t="s">
         <v>2035</v>
       </c>
       <c r="I343" t="s">
         <v>62</v>
       </c>
       <c r="M343" t="s">
         <v>2036</v>
       </c>
     </row>
     <row r="344" spans="1:20">
       <c r="A344" t="s">
         <v>1268</v>
       </c>
       <c r="C344" t="s">
         <v>2037</v>
       </c>
       <c r="D344" t="s">
         <v>2038</v>
       </c>
       <c r="E344" t="s">
         <v>24</v>
       </c>
       <c r="F344" t="s">